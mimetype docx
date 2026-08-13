--- v0 (2026-04-28)
+++ v1 (2026-08-13)
@@ -1950,40 +1950,40 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
   <Words>450</Words>
   <Characters>487</Characters>
   <DocSecurity>0</DocSecurity>
   <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>487</CharactersWithSpaces>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <lastPrinted>2026-04-28T12:12:31Z</lastPrinted>
+  <lastPrinted>2026-08-13T04:00:29Z</lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
     <vt:lpwstr>2052-12.1.0.25225</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>F47C1DF8A3244723857A3CF5FA37A60E_13</vt:lpwstr>
   </property>
 </Properties>
 </file>